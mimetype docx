--- v0 (2026-05-24)
+++ v1 (2026-10-23)
@@ -372,114 +372,102 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62029F31" w14:textId="77777777" w:rsidR="001D457C" w:rsidRDefault="00856CAF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chiedo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A1FC49" w14:textId="77777777" w:rsidR="001D457C" w:rsidRDefault="001D457C">
-[...11 lines deleted...]
-    <w:p w14:paraId="0FB766FC" w14:textId="0A89D17B" w:rsidR="001E1AFE" w:rsidRDefault="00856CAF" w:rsidP="003448D9">
+    <w:p w14:paraId="0FB766FC" w14:textId="55946756" w:rsidR="001E1AFE" w:rsidRDefault="00856CAF" w:rsidP="003448D9">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">che mio figlio/a venga accompagnato/a lungo il tragitto </w:t>
       </w:r>
       <w:r w:rsidR="009A3824">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punto di ritrovo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> - scuola nell’ambito dell’iniziativa gratuita </w:t>
       </w:r>
       <w:r w:rsidR="00FD5E57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Pedibus </w:t>
       </w:r>
       <w:r w:rsidR="00FD5E57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Cavriago”</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5E57">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00125F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2240BD68" w14:textId="77777777" w:rsidR="00FD5E57" w:rsidRDefault="00FD5E57">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2193B419" w14:textId="12C9DD9E" w:rsidR="0065033A" w:rsidRDefault="0007192D" w:rsidP="0065033A">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -536,55 +524,63 @@
         </w:rPr>
         <w:t xml:space="preserve">SCUOLA BETULLE - </w:t>
       </w:r>
       <w:r w:rsidR="00FD5E57">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SCUOLA DE AMICIS”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A70F32F" w14:textId="4D18BC2A" w:rsidR="0065033A" w:rsidRDefault="0065033A" w:rsidP="0065033A">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">[ _ ] ore </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] ore </w:t>
       </w:r>
       <w:r w:rsidR="00FD5E57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002228F0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -637,101 +633,99 @@
         <w:t>Sport</w:t>
       </w:r>
       <w:r w:rsidR="002228F0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057733C5" w14:textId="08FF1FDC" w:rsidR="007E3438" w:rsidRDefault="007E3438" w:rsidP="0065033A">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] ore 7.30 – partenza dal parcheggio di Via Paterlini.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62444FF2" w14:textId="48F76482" w:rsidR="002228F0" w:rsidRDefault="002228F0" w:rsidP="002228F0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="325CEA45" w14:textId="28AF0823" w:rsidR="001D457C" w:rsidRDefault="00906F73" w:rsidP="0065033A">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] ore 7.40 – partenza dal parcheggio della scuola “Le Betulle”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325CEA45" w14:textId="3B2A8801" w:rsidR="001D457C" w:rsidRDefault="001D457C" w:rsidP="0065033A">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="10F13C7E" w14:textId="67D18E84" w:rsidR="00FD5E57" w:rsidRDefault="0007192D" w:rsidP="00FD5E57">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PERCORSO </w:t>
       </w:r>
@@ -757,175 +751,277 @@
         </w:rPr>
         <w:t>PARCHEGGIO GOVI</w:t>
       </w:r>
       <w:r w:rsidR="00FD5E57">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – SCUOLA RODARI”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AA5676" w14:textId="7CF0A4A3" w:rsidR="00FD5E57" w:rsidRDefault="00FD5E57" w:rsidP="00FD5E57">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>[ _ ] ore 7.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] ore 7.</w:t>
       </w:r>
       <w:r w:rsidR="002228F0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DE5CA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – partenza dal parcheggio </w:t>
       </w:r>
       <w:r w:rsidR="002228F0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>di via Govi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FB12E5" w14:textId="71CC6727" w:rsidR="007E3438" w:rsidRDefault="007E3438" w:rsidP="007E3438">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] ore 7.30 – partenza dai portici di via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rivasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD3450F" w14:textId="515D02E4" w:rsidR="002228F0" w:rsidRDefault="002228F0" w:rsidP="002228F0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="66847CB0" w14:textId="77777777" w:rsidR="002228F0" w:rsidRDefault="002228F0" w:rsidP="00FD5E57">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[ _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] ore 7.35 – partenza dal parcheggio di piazza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Benderi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B6BF95" w14:textId="77777777" w:rsidR="00C62FE8" w:rsidRDefault="00C62FE8" w:rsidP="002228F0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F409C8D" w14:textId="425FD952" w:rsidR="001D457C" w:rsidRDefault="00856CAF">
+    <w:p w14:paraId="296D188A" w14:textId="5F739287" w:rsidR="00C62FE8" w:rsidRDefault="00C62FE8" w:rsidP="00C62FE8">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nella/e giornata/e di </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ _ ] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mercoledì</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ _ ] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>venerdì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8B64E1" w14:textId="77777777" w:rsidR="00C62FE8" w:rsidRDefault="00C62FE8" w:rsidP="00C62FE8">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F409C8D" w14:textId="7B8CB87F" w:rsidR="001D457C" w:rsidRDefault="00856CAF">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto1"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Inoltre, al fine di aderire al</w:t>
+        <w:t xml:space="preserve">Inoltre, al fine di aderire </w:t>
+      </w:r>
+      <w:r w:rsidR="00125F7B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
       </w:r>
       <w:r w:rsidR="00E07348">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">la sperimentazione del progetto </w:t>
+        <w:t xml:space="preserve">progetto </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pedibus, dichiaro di essere consapevole che:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC2BDE1" w14:textId="33B0D6F0" w:rsidR="001D457C" w:rsidRDefault="00856CAF" w:rsidP="001676DB">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07348">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">il progetto </w:t>
@@ -936,51 +1032,65 @@
         </w:rPr>
         <w:t>“PEDIBUS CAVRIAGO”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07348">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> è organizzat</w:t>
       </w:r>
       <w:r w:rsidR="00E07348" w:rsidRPr="00E07348">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07348">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r w:rsidR="00E07348" w:rsidRPr="00E07348">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ll’amministrazione Comunale in collaborazione con Ge.Co., Genitori in Comitato, </w:t>
+        <w:t xml:space="preserve">ll’amministrazione Comunale in collaborazione con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E07348" w:rsidRPr="00E07348">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ge.Co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E07348" w:rsidRPr="00E07348">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Genitori in Comitato, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07348">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>è gratuito e si basa sulla disponibilità di adulti volontari che si impegnano per la sua realizzazione</w:t>
       </w:r>
       <w:r w:rsidR="00184D21">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB2EC14" w14:textId="1ADBE7D7" w:rsidR="001D457C" w:rsidRPr="00184D21" w:rsidRDefault="00184D21" w:rsidP="002A5334">
       <w:pPr>
         <w:pStyle w:val="Corpotesto1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
@@ -1382,58 +1492,58 @@
     </w:p>
     <w:p w14:paraId="2F6EACEE" w14:textId="6B17B021" w:rsidR="00DE1D80" w:rsidRDefault="00DE1D80">
       <w:pPr>
         <w:pStyle w:val="formatazionemodulo1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1D80">
         <w:t>Cavriago, lì _____________________ Firma _________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE1D80">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B325A0F" w14:textId="77777777" w:rsidR="00CC4E6B" w:rsidRDefault="00CC4E6B">
+    <w:p w14:paraId="75221AA3" w14:textId="77777777" w:rsidR="00D23A6F" w:rsidRDefault="00D23A6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="587E7BFD" w14:textId="77777777" w:rsidR="00CC4E6B" w:rsidRDefault="00CC4E6B">
+    <w:p w14:paraId="107FE1C2" w14:textId="77777777" w:rsidR="00D23A6F" w:rsidRDefault="00D23A6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1465,65 +1575,65 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:altName w:val="Lucida Sans Unicode"/>
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LiberationSerif">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39C26FE6" w14:textId="4772D0C3" w:rsidR="001D457C" w:rsidRDefault="00856CAF">
@@ -1632,58 +1742,58 @@
     </w:r>
     <w:r w:rsidR="002E3D5B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35B9F564" w14:textId="77777777" w:rsidR="00CC4E6B" w:rsidRDefault="00CC4E6B">
+    <w:p w14:paraId="76E1554C" w14:textId="77777777" w:rsidR="00D23A6F" w:rsidRDefault="00D23A6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5918A6D4" w14:textId="77777777" w:rsidR="00CC4E6B" w:rsidRDefault="00CC4E6B">
+    <w:p w14:paraId="2BB21BFD" w14:textId="77777777" w:rsidR="00D23A6F" w:rsidRDefault="00D23A6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DFD395D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C42ECE5C"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2581,129 +2691,134 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="916673390">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="227304634">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1298026159">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="15625103">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1975062729">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1813131043">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D457C"/>
     <w:rsid w:val="00046074"/>
     <w:rsid w:val="00065AB3"/>
     <w:rsid w:val="0007192D"/>
     <w:rsid w:val="00083F23"/>
     <w:rsid w:val="000B2892"/>
     <w:rsid w:val="000B2A07"/>
+    <w:rsid w:val="00125F7B"/>
     <w:rsid w:val="00157255"/>
     <w:rsid w:val="00184D21"/>
     <w:rsid w:val="001A5E0C"/>
     <w:rsid w:val="001B23F9"/>
     <w:rsid w:val="001D457C"/>
     <w:rsid w:val="001E1AFE"/>
     <w:rsid w:val="001E527B"/>
     <w:rsid w:val="00220E32"/>
     <w:rsid w:val="002228F0"/>
     <w:rsid w:val="002E3D5B"/>
     <w:rsid w:val="003220E6"/>
     <w:rsid w:val="003448D9"/>
     <w:rsid w:val="00397FEC"/>
     <w:rsid w:val="004564DC"/>
     <w:rsid w:val="00557B19"/>
     <w:rsid w:val="0062285F"/>
     <w:rsid w:val="00646174"/>
     <w:rsid w:val="0065033A"/>
     <w:rsid w:val="0069687F"/>
+    <w:rsid w:val="006E4AA3"/>
     <w:rsid w:val="00703F5F"/>
     <w:rsid w:val="0072002A"/>
     <w:rsid w:val="00734DE8"/>
     <w:rsid w:val="0075217C"/>
     <w:rsid w:val="007945CE"/>
     <w:rsid w:val="007C275B"/>
     <w:rsid w:val="007C4C27"/>
     <w:rsid w:val="007E3438"/>
     <w:rsid w:val="00807CCB"/>
     <w:rsid w:val="00856CAF"/>
     <w:rsid w:val="008A599A"/>
     <w:rsid w:val="00900F70"/>
     <w:rsid w:val="00906F73"/>
     <w:rsid w:val="00921086"/>
     <w:rsid w:val="009A3824"/>
     <w:rsid w:val="00A046A8"/>
     <w:rsid w:val="00A16BE1"/>
     <w:rsid w:val="00A16C5E"/>
     <w:rsid w:val="00AF10FC"/>
     <w:rsid w:val="00B035ED"/>
     <w:rsid w:val="00B0708A"/>
     <w:rsid w:val="00B74FDD"/>
     <w:rsid w:val="00C24E76"/>
     <w:rsid w:val="00C42FDA"/>
+    <w:rsid w:val="00C62FE8"/>
     <w:rsid w:val="00CC4E6B"/>
     <w:rsid w:val="00CD73B2"/>
+    <w:rsid w:val="00D23A6F"/>
     <w:rsid w:val="00D81231"/>
     <w:rsid w:val="00DE05DD"/>
     <w:rsid w:val="00DE1D80"/>
     <w:rsid w:val="00DE5CA0"/>
     <w:rsid w:val="00E07348"/>
     <w:rsid w:val="00E11A2A"/>
     <w:rsid w:val="00E620B7"/>
     <w:rsid w:val="00F06CD6"/>
     <w:rsid w:val="00FD5E57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3895,78 +4010,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>567</Words>
-  <Characters>3234</Characters>
+  <Words>572</Words>
+  <Characters>3261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Protocollo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Comune di San Lazzaro di Savena</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3794</CharactersWithSpaces>
+  <CharactersWithSpaces>3826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Protocollo</dc:title>
   <dc:creator>camisa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">